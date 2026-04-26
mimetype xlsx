--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -67,57 +67,57 @@
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Stand jeweils zum Ende des Geschäftsjahres.</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Europa</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rossmann – Pressemeldungen und -broschüren; Pressemeldung vom 8. Januar 2026</t>
+    <t xml:space="preserve"> Rossmann – Pressemeldungen und -broschüren; Unternehmensbroschüre „Rossmann-Geschäftsentwicklung 2025 und Ausblick 2026“, Seite 6</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
-    <t>Januar 2026</t>
+    <t>April 2026</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
     <t>Auslandsmärkte = Polen, Ungarn, Tschechien, Türkei, Albanien, Kosovo. Seit 2020 Spanien, seit 2021 Dänemark (Online-Shop) und seit Ende 2024 Schweiz.</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Anzahl der Drogeriemärkte Rossmann in Deutschland und im Ausland in den Jahren 2013 bis 2025 (absolut)</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Ausland</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
     <t>Anzahl der Verkaufsstellen (absolut)</t>
   </si>