--- v0 (2025-10-11)
+++ v1 (2026-09-11)
@@ -14,170 +14,171 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" r:id="rId4"/>
     <sheet name="Daten" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Statistiken</t>
   </si>
   <si>
-    <t>Anzahl der Verkaufsstellen der Rewe Group nach Unternehmensbereichen (2016-2024)</t>
+    <t>Anzahl der Verkaufsstellen der Rewe Group nach Unternehmensbereichen (2016-2025)</t>
   </si>
   <si>
     <t>zu den Daten</t>
   </si>
   <si>
     <t>Quellen</t>
   </si>
   <si>
     <t>Quelle</t>
   </si>
   <si>
     <t>Rewe Group</t>
   </si>
   <si>
     <t>Erhebung durch</t>
   </si>
   <si>
     <t>Name der Erhebung</t>
   </si>
   <si>
     <t>Art der Befragung</t>
   </si>
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Weltweit</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
-    <t>Rewe Group - Geschäftsberichte und Pressemitteilungen: Finanzbericht 2024, Seite 7</t>
+    <t>Rewe Group – Geschäftsberichte und Pressemitteilungen: Finanzbericht 2025, Seite 7</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
-    <t>Mai 2025</t>
+    <t>Juni 2026</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
-    <t xml:space="preserve">Das Geschäftsfeld Handel Deutschland umfasst die Sparten Rewe, Penny Deutschland und Handel Deutschland Zentralgesellschaften. Die Sparte Handel Deutschland Zentralgesellschaften umfasst neben den inländischen Immobiliengesellschaften auch die Produktion und den Vertrieb von Backwaren unter der Marke Glocken Bäckerei und die Produktion von Fleisch- und Wurstwaren unter der Marke Wilhelm Brandenburg, in- und ausländische Warengesellschaften sowie Online-Handel (ZooRoyal und 
-[...5 lines deleted...]
-</t>
+    <t>Das Geschäftsfeld Handel Deutschland umfasst die Sparten Rewe, Penny Deutschland und Handel Deutschland Zentralgesellschaften. Die Sparte Rewe ist sowohl im Einzel- als auch im Großhandel tätig. Unter den Marken Rewe und Akzenta werden 1.420 Super- und Verbrauchermärkte betrieben. Im Großhandelsgeschäft werden 2.780 genossenschaftlich organisierte Rewe-Kaufleute sowie der selbstständige Einzelhandel beliefert. Über den Rewe-Lieferservice ist Rewe zudem im Onlinegeschäft aktiv. Die Sparte Handel Deutschland Zentralgesellschaften umfasst neben den inländischen Immobiliengesellschaften auch die Produktion und den Vertrieb von Backwaren unter der Marke Glocken Bäckerei sowie die Produktion von Fleisch- und Wurstwaren unter der Marke Wilhelm Brandenburg, in- und ausländische Warengesellschaften sowie den Onlinehandel, unter anderem mit Weinfreunde, Kölner Weinkeller und ZooRoyal.
+Das Geschäftsfeld Handel International umfasst die Sparten Vollsortiment Österreich, Vollsortiment CEE sowie Penny International. Im Vollsortiment Österreich und CEE werden insgesamt 2.805 Super- und Verbrauchermärkte betrieben. In Österreich werden Filialen unter den Marken Billa und Adeg geführt. Im Rahmen des Großhandelsgeschäfts werden dort unter anderem insgesamt 381 Adeg- und Billa-Kaufleute beliefert. Mit dem Supermarktformat Billa ist der Handel International außerdem in Bulgarien, der Slowakei und Tschechien vertreten. Daneben werden in Kroatien und Österreich unter der Marke Bipa Drogeriefachmärkte sowie in Litauen unter der Marke Iki Supermärkte betrieben. In der Sparte Penny International werden unter der Vertriebsmarke Penny insgesamt 1.914 Discountmärkte in Italien, Österreich, Rumänien, Tschechien und Ungarn betrieben.
+Das Geschäftsfeld Convenience umfasst die Sparten Convenience Deutschland, Convenience International und Convenience Zentralgesellschaften. Der Sparte Convenience Deutschland sind neben den 16 eigenen Rewe-To-Go-Filialen auch Rewe express sowie weitere Aktivitäten im Bereich Smart Stores und Franchise zugeordnet. In den Sparten Convenience Deutschland und Convenience International erfolgt unter anderem die Belieferung von Tankstellenshops, Kiosken, Convenience-Stores, Ladeparks und Quick-Service-Restaurants sowie weiterer Anbieter für den Verzehr unterwegs. Insgesamt werden mehr als 62.000 Verkaufsstellen beliefert. Das Geschäftsfeld Convenience ist in Deutschland und den Niederlanden unter dem Namen Lekkerland sowie in Belgien und Spanien unter der Firmierung Conway aktiv. In der Sparte Convenience Zentralgesellschaften werden zentrale Dienstleistungen und IT-Services zusammengefasst.
+Das Geschäftsfeld Touristik umfasst die Sparten Touristik Zentraleuropa, Hotel, Touristik International und Touristik Zentrale. Zur Sparte Touristik Zentraleuropa gehören die Quellmärkte Deutschland, Österreich und die Schweiz. Die Sparte Hotel und Touristik International umfasst die Quellmärkte Nordics, Großbritannien, Frankreich, Osteuropa und die Zielgebiete. In der Sparte Touristik Zentrale werden Holdingfunktionen wie Finanzen, Strategie, Recht und Personal verantwortet. Das Geschäftsfeld umfasst unter der Dachmarke Dertour Group eine Vielzahl von Reiseveranstaltern, Reisevertrieben – darunter Reisebüroketten, Franchisevertriebe und Onlineportale –, Zielgebietsagenturen und Hotels. Die Touristik tritt vor allem unter den Marken Aldiana, Ananea, Apollo, Billa Reisen, Calimera, Derpart, Dertour, Exim Tours, Explore, Fischer Group, Helvetic Tours, Hotelplan, Inghams, ITS, ITS Coop Travel, Kuoni, Meier’s Weltreisen, Playitas, Santa’s Lapland, Sentido, Vfly, Vtours und Vtours International auf. Insgesamt verfügt die Touristik über 789 Reisebüros. Zudem werden 437 Vertriebsstellen durch Franchisenehmer:innen betrieben.
+Das Geschäftsfeld Baumarkt betreibt in Deutschland unter den Marken Toom Baumarkt und B1 Discount Baumarkt 267 Märkte. Im Rahmen des Großhandelsgeschäfts werden zudem 34 Kaufleute und Franchisenehmer:innen beliefert.</t>
   </si>
   <si>
     <t>Stichtag</t>
   </si>
   <si>
-    <t>Anzahl der Verkaufsstellen der Rewe Group in den Jahren 2016 bis 2024 nach Unternehmensbereichen</t>
+    <t>Anzahl der Verkaufsstellen der Rewe Group in den Jahren 2016 bis 2025 nach Unternehmensbereichen</t>
   </si>
   <si>
     <t>Handel Deutschland (1)</t>
   </si>
   <si>
     <t>Handel International</t>
   </si>
   <si>
     <t>Touristik</t>
   </si>
   <si>
     <t xml:space="preserve">Fachmärkte National </t>
   </si>
   <si>
     <t>Convenience</t>
   </si>
   <si>
     <t>Insgesamt</t>
   </si>
   <si>
     <t>31. Dezember 2016</t>
   </si>
   <si>
     <t>31. Dezember 2017</t>
   </si>
   <si>
     <t>31. Dezember 2018</t>
   </si>
   <si>
     <t>31. Dezember 2019</t>
   </si>
   <si>
     <t>31. Dezember 2020</t>
   </si>
   <si>
     <t>31. Dezember 2021</t>
   </si>
   <si>
     <t>31. Dezember 2022</t>
   </si>
   <si>
     <t>31. Dezember 2023</t>
   </si>
   <si>
     <t>31. Dezember 2024</t>
+  </si>
+  <si>
+    <t>31. Dezember 2025</t>
   </si>
   <si>
     <t>Anzahl der Verkaufsstellen (absolut)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -656,54 +657,54 @@
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B7" location="'Daten'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I16" sqref="I16"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="C5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="C7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
@@ -896,53 +897,76 @@
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="C16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="4">
         <v>3624</v>
       </c>
       <c r="E16" s="4">
         <v>4654</v>
       </c>
       <c r="F16" s="4">
         <v>702</v>
       </c>
       <c r="G16" s="4">
         <v>270</v>
       </c>
       <c r="H16" s="4">
         <v>16</v>
       </c>
       <c r="I16" s="4">
         <v>9266</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
-      <c r="C18" t="s">
+    <row r="17" spans="1:9">
+      <c r="C17" s="2" t="s">
         <v>38</v>
+      </c>
+      <c r="D17" s="4">
+        <v>3542</v>
+      </c>
+      <c r="E17" s="4">
+        <v>4719</v>
+      </c>
+      <c r="F17" s="4">
+        <v>789</v>
+      </c>
+      <c r="G17" s="4">
+        <v>267</v>
+      </c>
+      <c r="H17" s="4">
+        <v>16</v>
+      </c>
+      <c r="I17" s="4">
+        <v>9333</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="C19" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>