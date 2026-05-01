--- v0 (2025-10-16)
+++ v1 (2026-05-01)
@@ -58,51 +58,51 @@
   <si>
     <t>Erhebung durch</t>
   </si>
   <si>
     <t>EHI Retail Institute im Auftrag von KPMG</t>
   </si>
   <si>
     <t>Name der Erhebung</t>
   </si>
   <si>
     <t>„KPMG Consumer Barometer – Fokusthema: Technologien im Einzelhandel: der autonome Kassenprozess“</t>
   </si>
   <si>
     <t>Art der Befragung</t>
   </si>
   <si>
     <t>Online-Befragung</t>
   </si>
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
-    <t>14+</t>
+    <t>18-65</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
     <t>„KPMG Consumer Barometer – Fokusthema: Technologien im Einzelhandel: der autonome Kassenprozess“, Ausgabe 03/24, Seite 12, Abbildung 6</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
     <t>Oktober 2024</t>
   </si>