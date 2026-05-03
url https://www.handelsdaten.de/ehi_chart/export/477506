--- v0 (2025-10-27)
+++ v1 (2026-05-03)
@@ -94,51 +94,51 @@
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
     <t>April 2025</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Anzahl der produzierten Schoko-Osterhasen in Deutschland in den Jahren 2013 bis 2025 (in Millionen Stück)</t>
   </si>
   <si>
     <t>Gesamtproduktion</t>
   </si>
   <si>
     <t>davon Inlandsabsatz</t>
   </si>
   <si>
     <t>davon Export</t>
   </si>
   <si>
-    <t>Anzahl der Osterhasen (in Millionen Stück)</t>
+    <t>Anzahl der Osterhasen in Millionen Stück</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>