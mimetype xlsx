--- v0 (2025-12-23)
+++ v1 (2026-04-05)
@@ -19,114 +19,114 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" r:id="rId4"/>
     <sheet name="Daten" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Statistiken</t>
   </si>
   <si>
-    <t>Absatz von Fahrrädern und E-Bikes in Deutschland (2014-2024)</t>
+    <t>Absatz von Fahrrädern und E-Bikes in Deutschland (2015-2025)</t>
   </si>
   <si>
     <t>zu den Daten</t>
   </si>
   <si>
     <t>Quellen</t>
   </si>
   <si>
     <t>Quelle</t>
   </si>
   <si>
     <t>Zweirad-Industrie-Verband e.V. (ZIV)</t>
   </si>
   <si>
     <t>Erhebung durch</t>
   </si>
   <si>
     <t>Name der Erhebung</t>
   </si>
   <si>
-    <t>ZIV - Zahlen - Daten - Fakten zum Deutschen Fahrradmarkt 2024</t>
+    <t>ZIV - Zahlen - Daten - Fakten zum Deutschen Fahrradmarkt 2025</t>
   </si>
   <si>
     <t>Art der Befragung</t>
   </si>
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
-    <t xml:space="preserve"> ZIV, Pressemitteilungen – Marktdaten 2024 – Marktdatenpräsentation 2025 für das Geschäftsjahr 2024, Seite 16</t>
+    <t xml:space="preserve"> ZIV, Pressemitteilungen – Marktdaten 2025 – Marktdatenpräsentation 2025 für das Geschäftsjahr 2025, Seite 16</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
-    <t>März 2025</t>
+    <t>März 2026</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
-    <t>Absatzentwicklung von Fahrrädern und E-Bikes in Deutschland in den Jahren 2014 bis 2024 (Menge in Millionen Stück)</t>
+    <t>Absatzentwicklung von Fahrrädern und E-Bikes in Deutschland in den Jahren 2015 bis 2025 (Menge in Millionen Stück)</t>
   </si>
   <si>
     <t>Absatz von E-Bikes in Millionen Stück</t>
   </si>
   <si>
     <t>Absatz von Fahrrädern in Millionen Stück</t>
   </si>
   <si>
     <t>Gesamtabsatz in Millionen Stück</t>
   </si>
   <si>
     <t>Absatz in Millionen Stück</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -616,54 +616,54 @@
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B7" location="'Daten'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
@@ -838,58 +838,72 @@
         <v>4.59</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="C20" s="2">
         <v>2023</v>
       </c>
       <c r="D20" s="4">
         <v>2.1</v>
       </c>
       <c r="E20" s="4">
         <v>1.9</v>
       </c>
       <c r="F20" s="4">
         <v>3.95</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="C21" s="2">
         <v>2024</v>
       </c>
       <c r="D21" s="4">
         <v>2.1</v>
       </c>
       <c r="E21" s="4">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="F21" s="4">
         <v>3.9</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
-      <c r="C23" t="s">
+    <row r="22" spans="1:6">
+      <c r="C22" s="2">
+        <v>2025</v>
+      </c>
+      <c r="D22" s="4">
+        <v>2.0</v>
+      </c>
+      <c r="E22" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="F22" s="4">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="C24" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>