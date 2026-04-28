--- v0 (2026-01-02)
+++ v1 (2026-04-28)
@@ -14,158 +14,155 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" r:id="rId4"/>
     <sheet name="Daten" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Statistiken</t>
   </si>
   <si>
-    <t>Online-Umsatz der Ceconomy AG (Media Markt-Saturn) (2014/2015-2024/2025)</t>
+    <t>Online-Umsatz der Elektrofachmärkte Media Markt und Saturn (Ceconomy AG) (2014/2015-2024/2025)</t>
   </si>
   <si>
     <t>zu den Daten</t>
   </si>
   <si>
     <t>Quellen</t>
   </si>
   <si>
     <t>Quelle</t>
   </si>
   <si>
     <t>Ceconomy AG</t>
   </si>
   <si>
     <t>Erhebung durch</t>
   </si>
   <si>
     <t>Name der Erhebung</t>
   </si>
   <si>
     <t>Art der Befragung</t>
   </si>
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Geschäftsjahr vom 1. Oktober bis zum 30. September des nachfolgenden Jahres.</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Europa</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
-    <t>Ceconomy AG – Pressemitteilungen und Geschäftsberichte, Geschäftsbericht 2024/2025, Seite 2</t>
+    <t>Ceconomy AG – Pressemitteilungen und Geschäftsberichte, Geschäftsbericht 2024/25, Seite 2</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
     <t>Dezember 2025</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
-    <t>Geschäftsjahr</t>
-[...5 lines deleted...]
-    <t>Gesamtumsatz online (netto) in Millionen Euro</t>
+    <t>Jahr</t>
+  </si>
+  <si>
+    <t>Online-Umsatz (netto) der Elektrofachmärkte Media Markt und Saturn (Ceconomy AG) in den Jahren 2014/2015 bis 2024/2025 (in Millionen Euro)</t>
+  </si>
+  <si>
+    <t>Nettoumsatz in Millionen Euro</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>2015/16</t>
   </si>
   <si>
     <t>2016/17</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>2024/25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nettoumsatz in Millionen Euro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -757,51 +754,51 @@
       <c r="C16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="4">
         <v>4943</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="C17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="4">
         <v>5136</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="C18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="4">
         <v>5719</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="C20" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>