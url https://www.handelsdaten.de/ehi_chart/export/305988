--- v0 (2025-10-25)
+++ v1 (2026-10-24)
@@ -14,170 +14,173 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" r:id="rId4"/>
     <sheet name="Daten" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Statistiken</t>
   </si>
   <si>
-    <t>Expansionspläne des stationären Einzelhandels in Deutschland (2017-2025)</t>
+    <t>Expansionspläne des stationären Einzelhandels in Deutschland (2018-2026)</t>
   </si>
   <si>
     <t>zu den Daten</t>
   </si>
   <si>
     <t>Quellen</t>
   </si>
   <si>
     <t>Quelle</t>
   </si>
   <si>
     <t>EHI Retail Institute; Hahn Gruppe</t>
   </si>
   <si>
     <t>Erhebung durch</t>
   </si>
   <si>
     <t>EHI Retail Institute</t>
   </si>
   <si>
     <t>Name der Erhebung</t>
   </si>
   <si>
-    <t>EHI-Whitepaper „Expansionstrends 2025“</t>
+    <t>EHI-Whitepaper „Expansionstrends 2026“</t>
   </si>
   <si>
     <t>Art der Befragung</t>
   </si>
   <si>
     <t>Online-Befragung</t>
   </si>
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Abweichungen von 100 Prozent sind rundungsbedingt.</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
-    <t>EHI-Whitepaper „Expansionstrends 2025“, Seite 7</t>
+    <t>EHI-Whitepaper „Expansionstrends 2026“, Seite 6</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
-    <t>September 2025</t>
+    <t>September 2026</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
-    <t>Informationen zur Befragung 2025:Das EHI führt die Befragung in Kooperation mit der Hahn Gruppe einmal im Jahr durch. Für diese Erhebung wurden die Expansionsverantwortlichen der wichtigsten Vertriebslinien des Einzelhandels, der Gastronomie und der filialisierten Dienstleistungen in Deutschland befragt. Insgesamt haben 71 Vertriebslinien teilgenommen, die jeweils für ein Unternehmen oder stellvertretend für eine national agierende Vertriebslinie ihres Unternehmens stehen. In Summe repräsentieren die teilnehmenden Vertriebslinien deutschlandweit ca. 37.000 Filialen.</t>
+    <t>Informationen zur Befragung 2026:Das EHI führt die Befragung in Kooperation mit der Hahn Gruppe einmal im Jahr durch. Für diese Erhebung wurden die Expansionsverantwortlichen der wichtigsten Vertriebslinien des Einzelhandels, der Gastronomie und der filialisierten Dienstleistungen in Deutschland befragt. Insgesamt haben 71 Vertriebslinien teilgenommen, die jeweils für ein Unternehmen oder stellvertretend für eine national agierende Vertriebslinie ihres Unternehmens stehen. In Summe repräsentieren die teilnehmenden Vertriebslinien deutschlandweit ca. 32.300 Filialen.</t>
   </si>
   <si>
     <t>Erwartungen (Anzahl der Befragten)</t>
   </si>
   <si>
-    <t>Expansionspläne des stationären Einzelhandels in Deutschland in den Jahren 2017 bis 2025 – Anteil der befragten Expansionsexpert:innen (in Prozent)</t>
+    <t>Expansionspläne des stationären Einzelhandels in Deutschland in den Jahren 2018 bis 2026 – Anteil der befragten Expansionsexpert:innen (in Prozent)</t>
   </si>
   <si>
     <t>Mehr Filialen</t>
   </si>
   <si>
     <t>Gleich viele Filialen</t>
   </si>
   <si>
     <t>Weniger Filialen</t>
   </si>
   <si>
     <t>Erwartungen H2 2016 (n = 70)</t>
   </si>
   <si>
     <t>Erwartungen H2 2017 (n = 47)</t>
   </si>
   <si>
     <t>Erwartungen H2 2018 (n = 65)</t>
   </si>
   <si>
     <t>Erwartungen H2 2019 (n = 68)</t>
   </si>
   <si>
     <t>Erwartungen H2 2020 (n = 74)</t>
   </si>
   <si>
     <t>Erwartungen H2 2021 (n = 106)</t>
   </si>
   <si>
     <t>Erwartungen H2 2022 (n = 72)</t>
   </si>
   <si>
     <t>Erwartungen H2 2023 (n = 65)</t>
   </si>
   <si>
     <t>Erwartungen H2 2024 (n = 71)</t>
   </si>
   <si>
     <t>Erwartungen H2 2025 (n = 71)</t>
+  </si>
+  <si>
+    <t>Erwartungen H2 2026 (n = 71)</t>
   </si>
   <si>
     <t>Anteil der Befragten in Prozent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -662,54 +665,54 @@
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B7" location="'Daten'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:6">
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
@@ -834,53 +837,67 @@
       </c>
       <c r="D16" s="4">
         <v>42</v>
       </c>
       <c r="E16" s="4">
         <v>34</v>
       </c>
       <c r="F16" s="4">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="C17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="4">
         <v>61</v>
       </c>
       <c r="E17" s="4">
         <v>23</v>
       </c>
       <c r="F17" s="4">
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
-      <c r="C19" t="s">
+    <row r="18" spans="1:6">
+      <c r="C18" s="2" t="s">
         <v>40</v>
+      </c>
+      <c r="D18" s="4">
+        <v>45</v>
+      </c>
+      <c r="E18" s="4">
+        <v>39</v>
+      </c>
+      <c r="F18" s="4">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="C20" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>