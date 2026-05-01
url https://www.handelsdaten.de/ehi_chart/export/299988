--- v0 (2025-10-17)
+++ v1 (2026-05-01)
@@ -14,122 +14,128 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Übersicht" sheetId="1" r:id="rId4"/>
     <sheet name="Daten" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Statistiken</t>
   </si>
   <si>
-    <t>Anzahl der Bestellungen beim Online-Modehändler Zalando (2014-2024)</t>
+    <t>Anzahl der Bestellungen beim Online-Modehändler Zalando (2015-2025)</t>
   </si>
   <si>
     <t>zu den Daten</t>
   </si>
   <si>
     <t>Quellen</t>
   </si>
   <si>
     <t>Quelle</t>
   </si>
   <si>
     <t>Zalando</t>
   </si>
   <si>
     <t>Erhebung durch</t>
   </si>
   <si>
     <t>Name der Erhebung</t>
   </si>
   <si>
     <t>Art der Befragung</t>
   </si>
   <si>
     <t>Eigenschaften</t>
   </si>
   <si>
     <t>Anzahl Bestellungen definiert als die Anzahl der in dem betreffenden Zeitraum von der Kundschaft aufgegebenen Bestellungen (ungeachtet von Stornierungen oder Retouren). Eine Bestellung wird an dem Tag berücksichtigt, an dem die Kundin bzw. der Kunde die Bestellung aufgibt. Die Anzahl aufgegebener Bestellungen kann von der Anzahl ausgelieferter Bestellungen abweichen, da sich Bestellungen am Ende des betreffenden Zeitraums auf dem Transportweg befinden können oder möglicherweise storniert wurden.</t>
   </si>
   <si>
     <t>Altersgruppe</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Europa</t>
   </si>
   <si>
     <t>Veröffentlichung</t>
   </si>
   <si>
     <t>Veröffentlicht durch</t>
   </si>
   <si>
     <t>Herkunftsverweis</t>
   </si>
   <si>
-    <t>zalando.de - Geschäftsberichte und Pressemitteilungen; Geschäftsbericht 2024, Seite 2</t>
+    <t>zalando.de - Geschäftsberichte und Pressemitteilungen; Geschäftsbericht 2025, Seite 2</t>
   </si>
   <si>
     <t>Veröffentlichungsdatum</t>
   </si>
   <si>
-    <t>März 2025</t>
+    <t>März 2026</t>
   </si>
   <si>
     <t>Hinweis</t>
   </si>
   <si>
+    <t>(1) Am 11. Juli 2025 vollzog sich die Übernahme des Online-Modehändlers About You. Die Zahl der Bestellungen von About You zählen ab diesem Stichtag zu den Bestellungen der Zalando SE dazu.</t>
+  </si>
+  <si>
     <t>Jahr</t>
   </si>
   <si>
-    <t>Entwicklung der Anzahl der Bestellungen beim Online-Modehändler Zalando in den Jahren 2014 bis 2024 (in Millionen)</t>
+    <t>Entwicklung der Anzahl der Bestellungen beim Online-Modehändler Zalando in den Jahren 2015 bis 2025 (in Millionen)</t>
   </si>
   <si>
     <t>Anzahl der Bestellungen (in Millionen)</t>
+  </si>
+  <si>
+    <t>2025 (1)</t>
   </si>
   <si>
     <t>Anzahl der Bestellungen (absolut)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -583,101 +589,103 @@
       </c>
       <c r="C22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="B26" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="1"/>
+      <c r="C26" s="1" t="s">
+        <v>21</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="B7" location="'Daten'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="2" spans="1:4">
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="C7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="C8" s="2">
         <v>2011</v>
       </c>
       <c r="D8" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="C9" s="2">
         <v>2012</v>
       </c>
       <c r="D9" s="4">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="C10" s="2">
         <v>2013</v>
       </c>
       <c r="D10" s="4">
         <v>35.1</v>
       </c>
@@ -748,53 +756,61 @@
     </row>
     <row r="19" spans="1:4">
       <c r="C19" s="2">
         <v>2022</v>
       </c>
       <c r="D19" s="4">
         <v>261.1</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="C20" s="2">
         <v>2023</v>
       </c>
       <c r="D20" s="4">
         <v>244.8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="C21" s="2">
         <v>2024</v>
       </c>
       <c r="D21" s="4">
         <v>251</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="22" spans="1:4">
+      <c r="C22" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="4">
+        <v>278.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="C24" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>